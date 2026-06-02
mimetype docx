--- v0 (2026-01-09)
+++ v1 (2026-06-02)
@@ -2,82 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F3E38D8" w14:textId="0D8E2D7C" w:rsidR="005E67E9" w:rsidRDefault="005E67E9" w:rsidP="005E67E9">
-[...1 lines deleted...]
-        <w:t>‘The World of the Tavern’</w:t>
+    <w:p w14:paraId="5F3E38D8" w14:textId="4CF4F485" w:rsidR="005E67E9" w:rsidRDefault="005E67E9" w:rsidP="003F3C82">
+      <w:r>
+        <w:t>‘World of the Tavern’</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">             BK 01/</w:t>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C82">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BK 01/</w:t>
       </w:r>
       <w:r w:rsidR="00A60F1F">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00233E4C">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00615D04">
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="003F3C82">
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003A049B">
+        <w:t>Please note that these texts contain explicit references</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71179DA4" w14:textId="055CE203" w:rsidR="005E67E9" w:rsidRPr="005E67E9" w:rsidRDefault="005E67E9" w:rsidP="005E67E9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E67E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Materials for ‘</w:t>
       </w:r>
       <w:r>
@@ -274,51 +286,51 @@
         </w:rPr>
         <w:t>in flagrante</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, had taken Dominique’s sword and dagger and placed them under arrest. Dominique said that he was simply passing through Geneva and had met Clauda. He had solicited her, despite having his own spouse in Lausanne. He claimed he did not know that she was married – though he certainly was aware of his own marital status. They had groped and he had “polluted himself but not in her”. She claimed that she had deserted her husband because “they could not have sex [because he was impotent] and he had given her permission to see if she could … change her fortune.” The husband admitted that they had not had sex but could give no real explanation for their failure to consummate their marriage. [In the trial, </w:t>
       </w:r>
       <w:r w:rsidR="00016E62" w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lawyer argued that her] action tended to fornication in every sense and she may have been prostituting herself (her status as a servant at an inn may be informing his view) and Dominique knew that she was married. They should both be executed. The state split the difference in the socially acceptable manner: he was flogged and banished; she was drowned.’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD8EB74" w14:textId="155C12FD" w:rsidR="00735C7B" w:rsidRDefault="00935257" w:rsidP="00735C7B">
+    <w:p w14:paraId="5DD8EB74" w14:textId="1B60FCF7" w:rsidR="00735C7B" w:rsidRDefault="00935257" w:rsidP="00735C7B">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00735C7B" w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="006B3816" w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -596,51 +608,65 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[many of]</w:t>
       </w:r>
       <w:r w:rsidR="00735C7B" w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> these men were al</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>so adulterers [but their action</w:t>
       </w:r>
       <w:r w:rsidR="00735C7B" w:rsidRPr="006B3816">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> counted as] mere fornication because it had no impact on paternity or inheritance within the family. Moreover, sex with a “lewd” woman or prostitute was of even less importance and was preferable to having sex with a domestic servant or another “respectable” women.’</w:t>
+        <w:t xml:space="preserve"> counted as] mere fornication because it had no impact on paternity or inheritance within the family. Moreover, sex with a “lewd” woman or prostitute was of even less importance and was preferable to having sex with a domestic servant or another “respectable” wom</w:t>
+      </w:r>
+      <w:r w:rsidR="00052E44">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C7B" w:rsidRPr="006B3816">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n.’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC414D4" w14:textId="4F600BD7" w:rsidR="00483B3F" w:rsidRDefault="00483B3F" w:rsidP="00483B3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03076FBE" w14:textId="0FA3FAFE" w:rsidR="00483B3F" w:rsidRDefault="00483B3F" w:rsidP="009634D8">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">William G. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -699,64 +725,70 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="002C65F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43-4, 69-72</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586068B3" w14:textId="28C7EEB9" w:rsidR="00483B3F" w:rsidRDefault="00483B3F" w:rsidP="00483B3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8B255E" w14:textId="77777777" w:rsidR="00C9706B" w:rsidRDefault="00C9706B" w:rsidP="00C9706B">
+    <w:p w14:paraId="2B8B255E" w14:textId="6319E734" w:rsidR="00C9706B" w:rsidRDefault="00C9706B" w:rsidP="00C9706B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Harbourers of pregnant women ‘were likely to live in a market town, a victualling centre or some other populous and well-frequented location. … John Grove, a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Malmesbury</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> innkeeper, charged 6 s. 8 d. a week [for sheltering one such woman] in 1627’.</w:t>
+        <w:t xml:space="preserve"> innkeeper, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F835CE">
+        <w:t xml:space="preserve">[was] </w:t>
+      </w:r>
+      <w:r>
+        <w:t>charged 6 s. 8 d. a week [for sheltering one such woman] in 1627’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788C7113" w14:textId="578475B1" w:rsidR="00C9706B" w:rsidRDefault="009634D8" w:rsidP="009634D8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C9706B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -776,100 +808,135 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D63526">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Cambridge, 1987)</w:t>
       </w:r>
       <w:r w:rsidR="00C9706B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, 287-8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191EF768" w14:textId="77777777" w:rsidR="009634D8" w:rsidRDefault="009634D8" w:rsidP="009634D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34BDCBA3" w14:textId="2E8E033D" w:rsidR="009634D8" w:rsidRPr="00CA50CD" w:rsidRDefault="009634D8" w:rsidP="009634D8">
+    <w:p w14:paraId="34BDCBA3" w14:textId="249FF808" w:rsidR="009634D8" w:rsidRPr="00CA50CD" w:rsidRDefault="009634D8" w:rsidP="009634D8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ptember: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA50CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ursul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA50CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Grimin, … landlady of the Red Heart on Lorentz Square, a whore and procuress, [ordered before executioner Franz Schmidt of Nürnberg</w:t>
+        <w:t xml:space="preserve"> Grimin, … landlady of the Red Heart on Lorentz Square, a whore </w:t>
+      </w:r>
+      <w:r w:rsidR="002117FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA50CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procuress, [</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0092">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA50CD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ordered before executioner Franz Schmidt of </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0092">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nuremberg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at some point in the 16</w:t>
       </w:r>
       <w:r w:rsidRPr="004E697C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50CD">
         <w:rPr>
@@ -1508,236 +1575,319 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[London, Tuesday 9 April 1667:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094E136C" w14:textId="029906C8" w:rsidR="00BA2E4A" w:rsidRPr="00657D86" w:rsidRDefault="00BA2E4A" w:rsidP="00BA2E4A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘… and therefore away to Westminster to the Swan [a public house with food and private rooms], and there did </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E06DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>baiser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E06DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la little</w:t>
+      </w:r>
+      <w:r w:rsidR="00657D86" w:rsidRPr="001E06DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> missa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> [Frances Udall, of the Swan]… and drank, and then by water to the Old Swan [another establishment, perhaps in Old Fish Street], and there found Betty Mitchell [née Howlett, </w:t>
+      </w:r>
+      <w:r w:rsidR="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>who owns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Old Swan</w:t>
+      </w:r>
+      <w:r w:rsidR="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with her husband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] sitting at the door, it being darkish. I staid and talked a little with her, but no once </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>baiser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, though she was to my thinking at this time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pretty </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mohers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la little</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> missa</w:t>
+        <w:t xml:space="preserve"> that ever I did </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voir</w:t>
       </w:r>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Frances Udall, of the Swan]… and drank, and then by water to the Old Swan [another establishment, perhaps in Old Fish Street], and there found Betty Mitchell [née Howlett, </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">] sitting at the door, it being darkish. I staid and talked a little with her, but no once </w:t>
+        <w:t xml:space="preserve"> in my </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00657D86">
-[...4 lines deleted...]
-        <w:t>baiser</w:t>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la, though she was to my thinking at this time </w:t>
+        <w:t xml:space="preserve">, and God forgive me my mind did run </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>une</w:t>
+        <w:t xml:space="preserve">all the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vespre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de plus pretty </w:t>
+        <w:t xml:space="preserve"> and night and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00657D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00657D86">
-[...80 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C212F3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>suivante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00657D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D66391C" w14:textId="77777777" w:rsidR="009634D8" w:rsidRPr="00657D86" w:rsidRDefault="009634D8" w:rsidP="009634D8">
       <w:pPr>
         <w:pStyle w:val="Englishthesis"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A9AF68" w14:textId="0CF178A5" w:rsidR="009634D8" w:rsidRPr="00657D86" w:rsidRDefault="009634D8" w:rsidP="00657D86">
@@ -2974,58 +3124,58 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1786 to 7 August 1787] (Bern: Paul Haupt, 1985), p. 224</w:t>
       </w:r>
       <w:r w:rsidR="00D63526">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E67E9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C871960" w14:textId="77777777" w:rsidR="00954894" w:rsidRDefault="00954894" w:rsidP="005E67E9">
+    <w:p w14:paraId="51E28884" w14:textId="77777777" w:rsidR="00C8788B" w:rsidRDefault="00C8788B" w:rsidP="005E67E9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34DF404E" w14:textId="77777777" w:rsidR="00954894" w:rsidRDefault="00954894" w:rsidP="005E67E9">
+    <w:p w14:paraId="52F09739" w14:textId="77777777" w:rsidR="00C8788B" w:rsidRDefault="00C8788B" w:rsidP="005E67E9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3047,58 +3197,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B6E1147" w14:textId="77777777" w:rsidR="00954894" w:rsidRDefault="00954894" w:rsidP="005E67E9">
+    <w:p w14:paraId="42B6F3E2" w14:textId="77777777" w:rsidR="00C8788B" w:rsidRDefault="00C8788B" w:rsidP="005E67E9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555CF243" w14:textId="77777777" w:rsidR="00954894" w:rsidRDefault="00954894" w:rsidP="005E67E9">
+    <w:p w14:paraId="2768575E" w14:textId="77777777" w:rsidR="00C8788B" w:rsidRDefault="00C8788B" w:rsidP="005E67E9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF121C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="445E3714"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3441,98 +3591,112 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E67E9"/>
     <w:rsid w:val="00016E62"/>
+    <w:rsid w:val="00052E44"/>
     <w:rsid w:val="000765B0"/>
     <w:rsid w:val="00087C67"/>
     <w:rsid w:val="000B3D3A"/>
     <w:rsid w:val="000B560A"/>
     <w:rsid w:val="000B5BB3"/>
     <w:rsid w:val="001025ED"/>
+    <w:rsid w:val="00103353"/>
+    <w:rsid w:val="001D0092"/>
+    <w:rsid w:val="001E06DB"/>
+    <w:rsid w:val="002117FF"/>
     <w:rsid w:val="00233E4C"/>
     <w:rsid w:val="00264256"/>
     <w:rsid w:val="00265B0D"/>
     <w:rsid w:val="002C65F2"/>
     <w:rsid w:val="002E7BB6"/>
     <w:rsid w:val="00303908"/>
+    <w:rsid w:val="003A049B"/>
     <w:rsid w:val="003C0D7B"/>
     <w:rsid w:val="003E5CF6"/>
+    <w:rsid w:val="003F3C82"/>
     <w:rsid w:val="00483B3F"/>
     <w:rsid w:val="004E38CB"/>
     <w:rsid w:val="005533DC"/>
     <w:rsid w:val="0056774F"/>
     <w:rsid w:val="005E67E9"/>
     <w:rsid w:val="00615D04"/>
     <w:rsid w:val="00657D86"/>
+    <w:rsid w:val="006A3B27"/>
     <w:rsid w:val="006B3816"/>
     <w:rsid w:val="006C4DB1"/>
     <w:rsid w:val="006D07E2"/>
     <w:rsid w:val="00735C7B"/>
     <w:rsid w:val="00775602"/>
     <w:rsid w:val="007D78BE"/>
     <w:rsid w:val="007F436B"/>
     <w:rsid w:val="008536A6"/>
+    <w:rsid w:val="00897D03"/>
     <w:rsid w:val="00935257"/>
     <w:rsid w:val="00954894"/>
     <w:rsid w:val="009634D8"/>
     <w:rsid w:val="00980C65"/>
     <w:rsid w:val="009D61A5"/>
     <w:rsid w:val="00A45B79"/>
     <w:rsid w:val="00A60F1F"/>
     <w:rsid w:val="00B27828"/>
     <w:rsid w:val="00B67158"/>
     <w:rsid w:val="00BA2E4A"/>
+    <w:rsid w:val="00C212F3"/>
+    <w:rsid w:val="00C8788B"/>
     <w:rsid w:val="00C9706B"/>
     <w:rsid w:val="00CF1D0B"/>
     <w:rsid w:val="00D263D2"/>
     <w:rsid w:val="00D47797"/>
     <w:rsid w:val="00D63526"/>
     <w:rsid w:val="00DF2260"/>
     <w:rsid w:val="00E24B2D"/>
+    <w:rsid w:val="00E73994"/>
     <w:rsid w:val="00F03100"/>
     <w:rsid w:val="00F22FF6"/>
+    <w:rsid w:val="00F835CE"/>
+    <w:rsid w:val="00FA58D3"/>
     <w:rsid w:val="00FA5D1C"/>
     <w:rsid w:val="00FD3AC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4450,70 +4614,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2545</Words>
-  <Characters>14512</Characters>
+  <Words>2924</Words>
+  <Characters>14240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17023</CharactersWithSpaces>
+  <CharactersWithSpaces>17118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>